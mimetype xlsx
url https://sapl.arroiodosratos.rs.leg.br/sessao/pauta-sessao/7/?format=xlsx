--- v0 (2026-02-09)
+++ v1 (2026-06-25)
@@ -36,109 +36,109 @@
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Período</t>
   </si>
   <si>
     <t>Matéria</t>
   </si>
   <si>
     <t>Autor</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>Situação</t>
   </si>
   <si>
     <t>ordem dia</t>
   </si>
   <si>
     <t>Moção de Reconhecimento nº 3 de 2025</t>
   </si>
   <si>
-    <t>José Hélio Rodrigues Cifuentes</t>
+    <t>José Hélio Cifuentes</t>
   </si>
   <si>
     <t>A Câmara de Vereadores de Arroio dos Ratos, após ouvido o Plenário,_x000D_
 confere Moção de Reconhecimento ao Corpo de Bombeiros Voluntários de Arroio_x000D_
 dos Ratos pelo relevante serviço prestado à comunidade.</t>
   </si>
   <si>
     <t>Não informada</t>
   </si>
   <si>
     <t>Moção de Reconhecimento nº 2 de 2025</t>
   </si>
   <si>
-    <t>Angelita Pereira Martins</t>
+    <t>Angelita Martins</t>
   </si>
   <si>
     <t>Moção de Reconhecimento_x000D_
 _x000D_
            A Senhora Tatieli Menezes Ribeiro pelo trabalho desenvolvido como Coordenadora de Cultura e Turismo ao longo desse ano. Sua trajetória como servidora pública é louvável e digna do reconhecimento. Seu empenho, dedicação e comprometimento frente a Secretaria Municipal da Cultura são exemplo a serem seguidos. Na oportunidade, registramos nossa admiração pelo seu trabalho, que será sempre lembrado com carinho por toda a comunidade e por todos os vereadores e colegas desta Casa Legislativa.</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar nº 102 de 2025</t>
   </si>
   <si>
     <t>Procuradoria Geral de Arroio dos Ratos</t>
   </si>
   <si>
     <t>Projeto de lei 102/25</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar nº 104 de 2025</t>
   </si>
   <si>
     <t>Projeto de lei n° 104/25</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar nº 106 de 2025</t>
   </si>
   <si>
     <t>Projeto de Lei  n°106/25</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar nº 107 de 2025</t>
   </si>
   <si>
     <t>Projeto de lei n°107/25</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar nº 108 de 2025</t>
   </si>
   <si>
     <t>Projeto de lei n°108/25</t>
   </si>
   <si>
     <t>Emenda Aditiva nº 1 de 2025</t>
   </si>
   <si>
-    <t>Felipe Athanázio Vieira</t>
+    <t>Felipe Vieira</t>
   </si>
   <si>
     <t>Emenda Aditiva n° 001/25</t>
   </si>
   <si>
     <t>Emenda Supressiva nº 1 de 2025</t>
   </si>
   <si>
     <t>Ricardo Pires</t>
   </si>
   <si>
     <t>Emenda Supressiva 001 ao PL 085/25</t>
   </si>
   <si>
     <t>Emenda Modificativa nº 1 de 2025</t>
   </si>
   <si>
     <t>Emenda modificativa 001 ao PL 097/25</t>
   </si>
   <si>
     <t>Emenda Supressiva nº 2 de 2025</t>
   </si>
   <si>
     <t>Emenda Supressiva 001 ao PL 093/25</t>
   </si>